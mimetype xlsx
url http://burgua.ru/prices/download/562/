--- v0 (2026-05-26)
+++ v1 (2026-10-08)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="191">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="187">
   <si>
     <t>Прайс-лист ООО "Дана"</t>
   </si>
   <si>
     <t>Пурифайеры</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>В наличии</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>7139</t>
   </si>
   <si>
@@ -513,62 +513,50 @@
     <t>Напольный пурифайер Aquaalliance LC-1050s Silver</t>
   </si>
   <si>
     <t>00432</t>
   </si>
   <si>
     <t>Напольный пурифайер Aquaalliance LC-2200s Black</t>
   </si>
   <si>
     <t>00431</t>
   </si>
   <si>
     <t>Напольный пурифайер Aquaalliance LC-2200s White</t>
   </si>
   <si>
     <t>00438</t>
   </si>
   <si>
     <t>Напольный пурифайер Aquaalliance LC-V19s White/Silver</t>
   </si>
   <si>
     <t>00439</t>
   </si>
   <si>
     <t>Напольный пурифайер Aquaalliance LC-V19s Black/Silver</t>
-  </si>
-[...10 lines deleted...]
-    <t>Напольный пурифайер LC-AEL-811s Silver</t>
   </si>
   <si>
     <t>LC-AEL-85s white/black</t>
   </si>
   <si>
     <t>Напольный пурифайер LC-AEL-85s White/Black</t>
   </si>
   <si>
     <t>УТ-00000229</t>
   </si>
   <si>
     <t>Пурифайер VATTEN FI104XTKHGM BUILT-IN</t>
   </si>
   <si>
     <t>7138</t>
   </si>
   <si>
     <t>Пурифайер Ecotronic A60-U4L White</t>
   </si>
   <si>
     <t>120111508</t>
   </si>
   <si>
     <t>Пурифайер HotFrost V115PUF (без фильтров)</t>
   </si>
@@ -1007,54 +995,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E98"/>
+  <dimension ref="A1:E96"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E98" sqref="E98"/>
+      <selection activeCell="E96" sqref="E96"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="5"/>
@@ -1071,102 +1059,102 @@
       </c>
       <c r="C5" s="10" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="11" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="5">
         <v>99</v>
       </c>
       <c r="E6" s="12">
-        <v>45600</v>
+        <v>48900</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="5">
         <v>99</v>
       </c>
       <c r="E7" s="12">
-        <v>38400</v>
+        <v>42300</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="5">
         <v>99</v>
       </c>
       <c r="E8" s="12">
-        <v>47300</v>
+        <v>51800</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D9" s="5">
         <v>99</v>
       </c>
       <c r="E9" s="12">
-        <v>47300</v>
+        <v>51800</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="5">
         <v>0</v>
       </c>
       <c r="E10" s="12">
         <v>112800</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>17</v>
@@ -1442,952 +1430,952 @@
       </c>
       <c r="B27" s="9" t="s">
         <v>49</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>50</v>
       </c>
       <c r="D27" s="5">
         <v>0</v>
       </c>
       <c r="E27" s="12">
         <v>68400</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>52</v>
       </c>
       <c r="D28" s="5">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="E28" s="12">
-        <v>51600</v>
+        <v>59300</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D29" s="5">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="E29" s="12">
-        <v>14150</v>
+        <v>15930</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>56</v>
       </c>
       <c r="D30" s="5">
         <v>99</v>
       </c>
       <c r="E30" s="12">
-        <v>19500</v>
+        <v>21940</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>58</v>
       </c>
       <c r="D31" s="5">
         <v>0</v>
       </c>
       <c r="E31" s="12">
         <v>18100</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D32" s="5">
         <v>0</v>
       </c>
       <c r="E32" s="12">
         <v>21600</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>61</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>62</v>
       </c>
       <c r="D33" s="5">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="E33" s="12">
-        <v>29300</v>
+        <v>33000</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>63</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>64</v>
       </c>
       <c r="D34" s="5">
         <v>99</v>
       </c>
       <c r="E34" s="12">
-        <v>55950</v>
+        <v>62960</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D35" s="5">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="E35" s="12">
-        <v>55950</v>
+        <v>62960</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>67</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>68</v>
       </c>
       <c r="D36" s="5">
         <v>0</v>
       </c>
       <c r="E36" s="12">
         <v>13850</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>69</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>70</v>
       </c>
       <c r="D37" s="5">
         <v>99</v>
       </c>
       <c r="E37" s="12">
         <v>31500</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D38" s="5">
-        <v>10</v>
+        <v>99</v>
       </c>
       <c r="E38" s="12">
-        <v>73800</v>
+        <v>86700</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>73</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>74</v>
       </c>
       <c r="D39" s="5">
         <v>99</v>
       </c>
       <c r="E39" s="12">
-        <v>25300</v>
+        <v>27200</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>75</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>76</v>
       </c>
       <c r="D40" s="5">
         <v>99</v>
       </c>
       <c r="E40" s="12">
-        <v>24000</v>
+        <v>27600</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D41" s="5">
-        <v>99</v>
+        <v>10</v>
       </c>
       <c r="E41" s="12">
-        <v>21900</v>
+        <v>24700</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="4">
         <v>37</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>79</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>80</v>
       </c>
       <c r="D42" s="5">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="E42" s="12">
-        <v>53200</v>
+        <v>56300</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>81</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>82</v>
       </c>
       <c r="D43" s="5">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="E43" s="12">
-        <v>53200</v>
+        <v>56300</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>83</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D44" s="5">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="E44" s="12">
-        <v>45800</v>
+        <v>51800</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>85</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>86</v>
       </c>
       <c r="D45" s="5">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="E45" s="12">
-        <v>45800</v>
+        <v>51800</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>87</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>88</v>
       </c>
       <c r="D46" s="5">
-        <v>99</v>
+        <v>10</v>
       </c>
       <c r="E46" s="12">
-        <v>23000</v>
+        <v>24500</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>89</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>90</v>
       </c>
       <c r="D47" s="5">
         <v>99</v>
       </c>
       <c r="E47" s="12">
-        <v>22800</v>
+        <v>24200</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>91</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>92</v>
       </c>
       <c r="D48" s="5">
         <v>99</v>
       </c>
       <c r="E48" s="12">
-        <v>50200</v>
+        <v>53900</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>93</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>94</v>
       </c>
       <c r="D49" s="5">
         <v>99</v>
       </c>
       <c r="E49" s="12">
-        <v>57800</v>
+        <v>66000</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="4">
         <v>45</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>95</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>96</v>
       </c>
       <c r="D50" s="5">
         <v>0</v>
       </c>
       <c r="E50" s="12">
-        <v>52400</v>
+        <v>55500</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="4">
         <v>46</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>97</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>98</v>
       </c>
       <c r="D51" s="5">
         <v>99</v>
       </c>
       <c r="E51" s="12">
-        <v>19700</v>
+        <v>20200</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="4">
         <v>47</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>99</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>100</v>
       </c>
       <c r="D52" s="5">
         <v>99</v>
       </c>
       <c r="E52" s="12">
-        <v>46700</v>
+        <v>51300</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="4">
         <v>48</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>101</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>102</v>
       </c>
       <c r="D53" s="5">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="E53" s="12">
-        <v>37700</v>
+        <v>41200</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="4">
         <v>49</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>103</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>104</v>
       </c>
       <c r="D54" s="5">
         <v>0</v>
       </c>
       <c r="E54" s="12">
-        <v>24500</v>
+        <v>26000</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="4">
         <v>50</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>105</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>106</v>
       </c>
       <c r="D55" s="5">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="E55" s="12">
-        <v>21000</v>
+        <v>21200</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="4">
         <v>51</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>107</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>108</v>
       </c>
       <c r="D56" s="5">
         <v>99</v>
       </c>
       <c r="E56" s="12">
-        <v>19700</v>
+        <v>20200</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="4">
         <v>52</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>109</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>110</v>
       </c>
       <c r="D57" s="5">
         <v>99</v>
       </c>
       <c r="E57" s="12">
-        <v>57800</v>
+        <v>66000</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="4">
         <v>53</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>111</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>112</v>
       </c>
       <c r="D58" s="5">
         <v>99</v>
       </c>
       <c r="E58" s="12">
-        <v>25600</v>
+        <v>27100</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="4">
         <v>54</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>113</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>114</v>
       </c>
       <c r="D59" s="5">
         <v>99</v>
       </c>
       <c r="E59" s="12">
-        <v>46700</v>
+        <v>51300</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="4">
         <v>55</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>115</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>116</v>
       </c>
       <c r="D60" s="5">
         <v>99</v>
       </c>
       <c r="E60" s="12">
-        <v>50200</v>
+        <v>53900</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="4">
         <v>56</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>117</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>118</v>
       </c>
       <c r="D61" s="5">
         <v>10</v>
       </c>
       <c r="E61" s="12">
-        <v>60900</v>
+        <v>69000</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="4">
         <v>57</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>119</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>120</v>
       </c>
       <c r="D62" s="5">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="E62" s="12">
-        <v>45800</v>
+        <v>51800</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="4">
         <v>58</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>121</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>122</v>
       </c>
       <c r="D63" s="5">
         <v>0</v>
       </c>
       <c r="E63" s="12">
-        <v>49400</v>
+        <v>52500</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="4">
         <v>59</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>123</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>124</v>
       </c>
       <c r="D64" s="5">
         <v>99</v>
       </c>
       <c r="E64" s="12">
-        <v>44500</v>
+        <v>44300</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="4">
         <v>60</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>125</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>126</v>
       </c>
       <c r="D65" s="5">
         <v>99</v>
       </c>
       <c r="E65" s="12">
-        <v>205000</v>
+        <v>194750</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="4">
         <v>61</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>127</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>128</v>
       </c>
       <c r="D66" s="5">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="E66" s="12">
-        <v>14050</v>
+        <v>15830</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="4">
         <v>62</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>129</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>130</v>
       </c>
       <c r="D67" s="5">
         <v>99</v>
       </c>
       <c r="E67" s="12">
-        <v>19500</v>
+        <v>21940</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="4">
         <v>63</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>131</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>132</v>
       </c>
       <c r="D68" s="5">
         <v>0</v>
       </c>
       <c r="E68" s="12">
         <v>25000</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="4">
         <v>64</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>133</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>134</v>
       </c>
       <c r="D69" s="5">
         <v>99</v>
       </c>
       <c r="E69" s="12">
-        <v>49200</v>
+        <v>54800</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="4">
         <v>65</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>135</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>136</v>
       </c>
       <c r="D70" s="5">
         <v>0</v>
       </c>
       <c r="E70" s="12">
-        <v>49200</v>
+        <v>54800</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="4">
         <v>66</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>137</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>138</v>
       </c>
       <c r="D71" s="5">
         <v>99</v>
       </c>
       <c r="E71" s="12">
-        <v>21900</v>
+        <v>24700</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="4">
         <v>67</v>
       </c>
       <c r="B72" s="9" t="s">
         <v>139</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>140</v>
       </c>
       <c r="D72" s="5">
         <v>99</v>
       </c>
       <c r="E72" s="12">
-        <v>24000</v>
+        <v>27600</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="4">
         <v>68</v>
       </c>
       <c r="B73" s="9" t="s">
         <v>141</v>
       </c>
       <c r="C73" s="6" t="s">
         <v>142</v>
       </c>
       <c r="D73" s="5">
         <v>99</v>
       </c>
       <c r="E73" s="12">
-        <v>49200</v>
+        <v>54800</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="4">
         <v>69</v>
       </c>
       <c r="B74" s="9" t="s">
         <v>143</v>
       </c>
       <c r="C74" s="6" t="s">
         <v>144</v>
       </c>
       <c r="D74" s="5">
         <v>0</v>
       </c>
       <c r="E74" s="12">
-        <v>49200</v>
+        <v>52100</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="4">
         <v>70</v>
       </c>
       <c r="B75" s="9" t="s">
         <v>145</v>
       </c>
       <c r="C75" s="6" t="s">
         <v>146</v>
       </c>
       <c r="D75" s="5">
         <v>99</v>
       </c>
       <c r="E75" s="12">
-        <v>25600</v>
+        <v>27100</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="4">
         <v>71</v>
       </c>
       <c r="B76" s="9" t="s">
         <v>147</v>
       </c>
       <c r="C76" s="6" t="s">
         <v>148</v>
       </c>
       <c r="D76" s="5">
         <v>0</v>
       </c>
       <c r="E76" s="12">
-        <v>49700</v>
+        <v>47220</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="4">
         <v>72</v>
       </c>
       <c r="B77" s="9" t="s">
         <v>149</v>
       </c>
       <c r="C77" s="6" t="s">
         <v>150</v>
       </c>
       <c r="D77" s="5">
         <v>0</v>
       </c>
       <c r="E77" s="12">
-        <v>49700</v>
+        <v>55900</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="4">
         <v>73</v>
       </c>
       <c r="B78" s="9" t="s">
         <v>151</v>
       </c>
       <c r="C78" s="6" t="s">
         <v>152</v>
       </c>
       <c r="D78" s="5">
         <v>99</v>
       </c>
       <c r="E78" s="12">
-        <v>25800</v>
+        <v>26660</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="4">
         <v>74</v>
       </c>
       <c r="B79" s="9" t="s">
         <v>153</v>
       </c>
       <c r="C79" s="6" t="s">
         <v>154</v>
       </c>
       <c r="D79" s="5">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="E79" s="12">
-        <v>59300</v>
+        <v>56340</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="4">
         <v>75</v>
       </c>
       <c r="B80" s="9" t="s">
         <v>155</v>
       </c>
       <c r="C80" s="6" t="s">
         <v>156</v>
       </c>
       <c r="D80" s="5">
         <v>99</v>
       </c>
       <c r="E80" s="12">
-        <v>45550</v>
+        <v>43270</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="4">
         <v>76</v>
       </c>
       <c r="B81" s="9" t="s">
         <v>157</v>
       </c>
       <c r="C81" s="6" t="s">
         <v>158</v>
       </c>
       <c r="D81" s="5">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="E81" s="12">
         <v>45550</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="4">
         <v>77</v>
       </c>
       <c r="B82" s="9" t="s">
         <v>159</v>
       </c>
       <c r="C82" s="6" t="s">
         <v>160</v>
       </c>
       <c r="D82" s="5">
         <v>0</v>
       </c>
       <c r="E82" s="12">
         <v>63200</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="4">
         <v>78</v>
@@ -2397,280 +2385,246 @@
       </c>
       <c r="C83" s="6" t="s">
         <v>162</v>
       </c>
       <c r="D83" s="5">
         <v>0</v>
       </c>
       <c r="E83" s="12">
         <v>63200</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" s="4">
         <v>79</v>
       </c>
       <c r="B84" s="9" t="s">
         <v>163</v>
       </c>
       <c r="C84" s="6" t="s">
         <v>164</v>
       </c>
       <c r="D84" s="5">
         <v>99</v>
       </c>
       <c r="E84" s="12">
-        <v>48900</v>
+        <v>44660</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="4">
         <v>80</v>
       </c>
       <c r="B85" s="9" t="s">
         <v>165</v>
       </c>
       <c r="C85" s="6" t="s">
         <v>166</v>
       </c>
       <c r="D85" s="5">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="E85" s="12">
-        <v>48900</v>
+        <v>44660</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="4">
         <v>81</v>
       </c>
       <c r="B86" s="9" t="s">
         <v>167</v>
       </c>
       <c r="C86" s="6" t="s">
         <v>168</v>
       </c>
       <c r="D86" s="5">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="E86" s="12">
-        <v>23100</v>
+        <v>17820</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="4">
         <v>82</v>
       </c>
       <c r="B87" s="9" t="s">
         <v>169</v>
       </c>
       <c r="C87" s="6" t="s">
         <v>170</v>
       </c>
       <c r="D87" s="5">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="E87" s="12">
-        <v>23100</v>
+        <v>138000</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="4">
         <v>83</v>
       </c>
       <c r="B88" s="9" t="s">
         <v>171</v>
       </c>
       <c r="C88" s="6" t="s">
         <v>172</v>
       </c>
       <c r="D88" s="5">
         <v>99</v>
       </c>
       <c r="E88" s="12">
-        <v>15800</v>
+        <v>48900</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="4">
         <v>84</v>
       </c>
       <c r="B89" s="9" t="s">
         <v>173</v>
       </c>
       <c r="C89" s="6" t="s">
         <v>174</v>
       </c>
       <c r="D89" s="5">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="E89" s="12">
-        <v>138000</v>
+        <v>27500</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="4">
         <v>85</v>
       </c>
       <c r="B90" s="9" t="s">
         <v>175</v>
       </c>
       <c r="C90" s="6" t="s">
         <v>176</v>
       </c>
       <c r="D90" s="5">
         <v>99</v>
       </c>
       <c r="E90" s="12">
-        <v>45600</v>
+        <v>41200</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="4">
         <v>86</v>
       </c>
       <c r="B91" s="9" t="s">
         <v>177</v>
       </c>
       <c r="C91" s="6" t="s">
         <v>178</v>
       </c>
       <c r="D91" s="5">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="E91" s="12">
-        <v>27500</v>
+        <v>27100</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="4">
         <v>87</v>
       </c>
       <c r="B92" s="9" t="s">
         <v>179</v>
       </c>
       <c r="C92" s="6" t="s">
         <v>180</v>
       </c>
       <c r="D92" s="5">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="E92" s="12">
-        <v>37700</v>
+        <v>112800</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="4">
         <v>88</v>
       </c>
       <c r="B93" s="9" t="s">
         <v>181</v>
       </c>
       <c r="C93" s="6" t="s">
         <v>182</v>
       </c>
       <c r="D93" s="5">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="E93" s="12">
-        <v>25600</v>
+        <v>45800</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="4">
         <v>89</v>
       </c>
       <c r="B94" s="9" t="s">
         <v>183</v>
       </c>
       <c r="C94" s="6" t="s">
         <v>184</v>
       </c>
       <c r="D94" s="5">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="E94" s="12">
-        <v>112800</v>
+        <v>45800</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="4">
         <v>90</v>
       </c>
       <c r="B95" s="9" t="s">
         <v>185</v>
       </c>
       <c r="C95" s="6" t="s">
         <v>186</v>
       </c>
       <c r="D95" s="5">
-        <v>99</v>
+        <v>10</v>
       </c>
       <c r="E95" s="12">
-        <v>42200</v>
+        <v>41200</v>
       </c>
     </row>
     <row r="96" spans="1:5">
-      <c r="A96" s="4">
-[...37 lines deleted...]
-      <c r="E98" s="12"/>
+      <c r="A96" s="4"/>
+      <c r="B96" s="5"/>
+      <c r="C96" s="6"/>
+      <c r="D96" s="5"/>
+      <c r="E96" s="12"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A4:E4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>