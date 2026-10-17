--- v0 (2026-06-04)
+++ v1 (2026-10-17)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="397">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="377">
   <si>
     <t>Прайс-лист ООО "Дана"</t>
   </si>
   <si>
     <t>Аксессуары</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>В наличии</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>6473</t>
   </si>
   <si>
@@ -95,62 +95,50 @@
   <si>
     <t>7249</t>
   </si>
   <si>
     <t>Комплект фильтров с UF мембраной (12 дюймов)</t>
   </si>
   <si>
     <t>7250</t>
   </si>
   <si>
     <t>Комплект фильтров с UF мембраной (14 дюймов)</t>
   </si>
   <si>
     <t>7251</t>
   </si>
   <si>
     <t>Комплект фильтров с RO мембраной (12 дюймов)</t>
   </si>
   <si>
     <t>7252</t>
   </si>
   <si>
     <t>Комплект фильтров с RO мембраной (14 дюймов)</t>
   </si>
   <si>
-    <t>11606</t>
-[...10 lines deleted...]
-  <si>
     <t>4417</t>
   </si>
   <si>
     <t>Фильтр к системе M9 Pre-Carbon</t>
   </si>
   <si>
     <t>4416</t>
   </si>
   <si>
     <t>Фильтр к системе M9 Post-Carbon</t>
   </si>
   <si>
     <t>12159</t>
   </si>
   <si>
     <t>Помпа аккумуляторная Ecotronic PLR-410</t>
   </si>
   <si>
     <t>12160</t>
   </si>
   <si>
     <t>Помпа аккумуляторная Ecotronic PLR-420</t>
   </si>
   <si>
     <t>12155</t>
@@ -215,56 +203,50 @@
   <si>
     <t>8053</t>
   </si>
   <si>
     <t>Помпа механическая Ecotronic PM-8090</t>
   </si>
   <si>
     <t>7266</t>
   </si>
   <si>
     <t>Помпа Ecotronic PLR-300 Silver электрическая</t>
   </si>
   <si>
     <t>7265</t>
   </si>
   <si>
     <t>Помпа Ecotronic PLR-300 White электрическая</t>
   </si>
   <si>
     <t>7280</t>
   </si>
   <si>
     <t>Помпа механическая Ecotronic PM-519</t>
   </si>
   <si>
-    <t>7161</t>
-[...4 lines deleted...]
-  <si>
     <t>2723</t>
   </si>
   <si>
     <t>Помпа механическая Ecotronic Classic</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
     <t>Помпа механическая Ecotronic Optima</t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
     <t>Помпа электрическая Clover DP-MW100 на батарейках</t>
   </si>
   <si>
     <t>12195</t>
   </si>
   <si>
     <t>Держатель стаканов на магните и на шурупах Ecotronic белый</t>
   </si>
   <si>
     <t>12193</t>
@@ -533,68 +515,56 @@
   <si>
     <t>70003</t>
   </si>
   <si>
     <t>Помпа механическая AEL "PRIM II"</t>
   </si>
   <si>
     <t>70072</t>
   </si>
   <si>
     <t>Помпа электрическая с AD DP-MW300</t>
   </si>
   <si>
     <t>2705</t>
   </si>
   <si>
     <t>Помпа механическая "DOLPHIN"</t>
   </si>
   <si>
     <t>70236</t>
   </si>
   <si>
     <t>Помпа электрическая DP-MW500</t>
   </si>
   <si>
-    <t>70001</t>
-[...4 lines deleted...]
-  <si>
     <t>70234</t>
   </si>
   <si>
     <t>Помпа электрическая на аккумуляторе DP-MW400</t>
   </si>
   <si>
-    <t>570226</t>
-[...4 lines deleted...]
-  <si>
     <t>70265</t>
   </si>
   <si>
     <t>Стаканодержатель AEL на магните черный</t>
   </si>
   <si>
     <t>70053</t>
   </si>
   <si>
     <t>Магнитный крепеж AEL черный</t>
   </si>
   <si>
     <t>70052</t>
   </si>
   <si>
     <t>Магнитный крепеж AEL серый</t>
   </si>
   <si>
     <t>70051</t>
   </si>
   <si>
     <t>Магнитный крепеж AEL белый</t>
   </si>
   <si>
     <t>70041</t>
@@ -749,62 +719,50 @@
   <si>
     <t>70119</t>
   </si>
   <si>
     <t>Подставка под кулер дуб американский</t>
   </si>
   <si>
     <t>00396</t>
   </si>
   <si>
     <t>Помпа механическая Lagretti Palermo</t>
   </si>
   <si>
     <t>570302</t>
   </si>
   <si>
     <t>Стаканодержатель AEL на шурупах белый</t>
   </si>
   <si>
     <t>570303</t>
   </si>
   <si>
     <t>Стаканодержатель AEL на шурупах черный</t>
   </si>
   <si>
-    <t>70219</t>
-[...10 lines deleted...]
-  <si>
     <t>70325</t>
   </si>
   <si>
     <t>Комплект фильтров для очистки воды Aqua Alliance 12 дюймов A-12U - 4шт.</t>
   </si>
   <si>
     <t>70326</t>
   </si>
   <si>
     <t>Комплект фильтров для очистки воды Aqua Alliance 14 дюймов A-14I- 4шт.</t>
   </si>
   <si>
     <t>70315</t>
   </si>
   <si>
     <t>Фильтр Aquaalliance BLOCK CARBON-A-12U</t>
   </si>
   <si>
     <t>LG018</t>
   </si>
   <si>
     <t>Электрическая мельница для специй Lagretti La Spezia</t>
   </si>
   <si>
     <t>LG017</t>
@@ -977,56 +935,50 @@
   <si>
     <t>LG008</t>
   </si>
   <si>
     <t>Стаканодержатель Lagretti черный</t>
   </si>
   <si>
     <t>LG009</t>
   </si>
   <si>
     <t>Стаканодержатель Lagretti серебро</t>
   </si>
   <si>
     <t>LG007</t>
   </si>
   <si>
     <t>Стаканодержатель Lagretti белый</t>
   </si>
   <si>
     <t>7002</t>
   </si>
   <si>
     <t>Винный шкаф Ecotronic WCM-12TE</t>
   </si>
   <si>
-    <t>00339</t>
-[...4 lines deleted...]
-  <si>
     <t>70258</t>
   </si>
   <si>
     <t>Вспениватель молока Lagretti MF-11</t>
   </si>
   <si>
     <t>7143</t>
   </si>
   <si>
     <t>Винный шкаф Ecotronic WCM-38</t>
   </si>
   <si>
     <t>70260</t>
   </si>
   <si>
     <t>Вспениватель молока Lagretti MF-8 Black</t>
   </si>
   <si>
     <t>7135</t>
   </si>
   <si>
     <t>Винный шкаф Ecotronic WCM2-21DE</t>
   </si>
   <si>
     <t>00336</t>
@@ -1157,72 +1109,60 @@
   <si>
     <t>00360</t>
   </si>
   <si>
     <t>Генератор водородной воды H2U HgD JV100</t>
   </si>
   <si>
     <t>00331</t>
   </si>
   <si>
     <t>Генератор водородной воды H2U HgT P200</t>
   </si>
   <si>
     <t>00327</t>
   </si>
   <si>
     <t>Портативный генератор водородной воды KYK</t>
   </si>
   <si>
     <t>00330</t>
   </si>
   <si>
     <t>Генератор водородной воды H2U HgP JV350</t>
   </si>
   <si>
-    <t>00361</t>
-[...4 lines deleted...]
-  <si>
     <t>7127</t>
   </si>
   <si>
     <t>UV-лампа в комплекте к мод. V42-U4L/V42-R4L (УФ-лампа)</t>
   </si>
   <si>
     <t>70128</t>
   </si>
   <si>
     <t>Лампа УФ</t>
-  </si>
-[...4 lines deleted...]
-    <t>Кран для ионизаторов воды H2U FFI BTM105DN</t>
   </si>
   <si>
     <t>00347</t>
   </si>
   <si>
     <t>Кран для ионизаторов воды H2U FFI KYK-Kuf</t>
   </si>
   <si>
     <t>Стаканодержатели</t>
   </si>
   <si>
     <t>Стаканодержатель AQVIDO белый</t>
   </si>
   <si>
     <t>Стаканодержатель AQVIDO черный</t>
   </si>
   <si>
     <t>Генераторы водорода</t>
   </si>
   <si>
     <t>00340</t>
   </si>
   <si>
     <t>Пурифайер LC-AEL-35S генератор водородной воды</t>
   </si>
@@ -1637,54 +1577,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E205"/>
+  <dimension ref="A1:E195"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E205" sqref="E205"/>
+      <selection activeCell="E195" sqref="E195"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="6"/>
@@ -1745,3349 +1685,3179 @@
       </c>
       <c r="B8" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="6">
         <v>0</v>
       </c>
       <c r="E8" s="13">
         <v>850</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D9" s="6">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="E9" s="13">
-        <v>68900</v>
+        <v>30500</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="6">
         <v>99</v>
       </c>
       <c r="E10" s="13">
-        <v>6600</v>
+        <v>7000</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D11" s="6">
         <v>99</v>
       </c>
       <c r="E11" s="13">
-        <v>7600</v>
+        <v>8000</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D12" s="6">
         <v>99</v>
       </c>
       <c r="E12" s="13">
-        <v>6500</v>
+        <v>6900</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D13" s="6">
         <v>99</v>
       </c>
       <c r="E13" s="13">
-        <v>7400</v>
+        <v>7900</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D14" s="6">
         <v>99</v>
       </c>
       <c r="E14" s="13">
-        <v>7800</v>
+        <v>8200</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>25</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>26</v>
       </c>
       <c r="D15" s="6">
         <v>99</v>
       </c>
       <c r="E15" s="13">
-        <v>8300</v>
+        <v>8800</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>27</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D16" s="6">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="E16" s="13">
-        <v>8100</v>
+        <v>930</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D17" s="6">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="E17" s="13">
-        <v>8100</v>
+        <v>930</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>31</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>32</v>
       </c>
       <c r="D18" s="6">
-        <v>10</v>
+        <v>99</v>
       </c>
       <c r="E18" s="13">
-        <v>1790</v>
+        <v>1880</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>33</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D19" s="6">
         <v>99</v>
       </c>
       <c r="E19" s="13">
-        <v>1790</v>
+        <v>1880</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D20" s="6">
         <v>99</v>
       </c>
       <c r="E20" s="13">
-        <v>1700</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>37</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>38</v>
       </c>
       <c r="D21" s="6">
         <v>99</v>
       </c>
       <c r="E21" s="13">
-        <v>1700</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D22" s="6">
         <v>99</v>
       </c>
       <c r="E22" s="13">
-        <v>1700</v>
+        <v>2070</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>41</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D23" s="6">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="E23" s="13">
-        <v>1700</v>
+        <v>910</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>43</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D24" s="6">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="E24" s="13">
-        <v>1800</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>45</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D25" s="6">
         <v>99</v>
       </c>
       <c r="E25" s="13">
-        <v>1700</v>
+        <v>2050</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>47</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D26" s="6">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="E26" s="13">
-        <v>1700</v>
+        <v>900</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>49</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D27" s="6">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="E27" s="13">
-        <v>1900</v>
+        <v>900</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>51</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D28" s="6">
         <v>99</v>
       </c>
       <c r="E28" s="13">
-        <v>1700</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>53</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>54</v>
       </c>
       <c r="D29" s="6">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="E29" s="13">
-        <v>1700</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>55</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>56</v>
       </c>
       <c r="D30" s="6">
         <v>99</v>
       </c>
       <c r="E30" s="13">
-        <v>1700</v>
+        <v>880</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>57</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D31" s="6">
         <v>0</v>
       </c>
       <c r="E31" s="13">
-        <v>1700</v>
+        <v>3460</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>59</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>60</v>
       </c>
       <c r="D32" s="6">
         <v>99</v>
       </c>
       <c r="E32" s="13">
-        <v>800</v>
+        <v>3460</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>61</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>62</v>
       </c>
       <c r="D33" s="6">
         <v>0</v>
       </c>
       <c r="E33" s="13">
-        <v>3150</v>
+        <v>960</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="10" t="s">
         <v>63</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D34" s="6">
         <v>99</v>
       </c>
       <c r="E34" s="13">
-        <v>3150</v>
+        <v>960</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>65</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>66</v>
       </c>
       <c r="D35" s="6">
         <v>99</v>
       </c>
       <c r="E35" s="13">
-        <v>800</v>
+        <v>950</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>67</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>68</v>
       </c>
       <c r="D36" s="6">
-        <v>10</v>
+        <v>99</v>
       </c>
       <c r="E36" s="13">
-        <v>1980</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>69</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D37" s="6">
         <v>99</v>
       </c>
       <c r="E37" s="13">
-        <v>800</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>71</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>72</v>
       </c>
       <c r="D38" s="6">
         <v>99</v>
       </c>
       <c r="E38" s="13">
-        <v>800</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>73</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>74</v>
       </c>
       <c r="D39" s="6">
         <v>99</v>
       </c>
       <c r="E39" s="13">
-        <v>2000</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>75</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D40" s="6">
         <v>99</v>
       </c>
       <c r="E40" s="13">
-        <v>1500</v>
+        <v>610</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>77</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>78</v>
       </c>
       <c r="D41" s="6">
         <v>99</v>
       </c>
       <c r="E41" s="13">
-        <v>1500</v>
+        <v>610</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="4">
         <v>37</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>79</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>80</v>
       </c>
       <c r="D42" s="6">
         <v>99</v>
       </c>
       <c r="E42" s="13">
-        <v>1500</v>
+        <v>610</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="4">
         <v>38</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>81</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D43" s="6">
         <v>99</v>
       </c>
       <c r="E43" s="13">
-        <v>550</v>
+        <v>950</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="4">
         <v>39</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>83</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D44" s="6">
         <v>99</v>
       </c>
       <c r="E44" s="13">
-        <v>550</v>
+        <v>940</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="4">
         <v>40</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>85</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>86</v>
       </c>
       <c r="D45" s="6">
         <v>99</v>
       </c>
       <c r="E45" s="13">
-        <v>550</v>
+        <v>940</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="4">
         <v>41</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>87</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D46" s="6">
         <v>99</v>
       </c>
       <c r="E46" s="13">
-        <v>1200</v>
+        <v>940</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="4">
         <v>42</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>89</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D47" s="6">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="E47" s="13">
-        <v>1200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="4">
         <v>43</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>91</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>92</v>
       </c>
       <c r="D48" s="6">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="E48" s="13">
-        <v>1200</v>
+        <v>5700</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="4">
         <v>44</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>93</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>94</v>
       </c>
       <c r="D49" s="6">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="E49" s="13">
-        <v>1200</v>
+        <v>5700</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="4">
         <v>45</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>95</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>96</v>
       </c>
       <c r="D50" s="6">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="E50" s="13">
-        <v>500</v>
+        <v>10500</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="4">
         <v>46</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>97</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>98</v>
       </c>
       <c r="D51" s="6">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="E51" s="13">
-        <v>5100</v>
+        <v>10500</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="4">
         <v>47</v>
       </c>
       <c r="B52" s="10" t="s">
         <v>99</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>100</v>
       </c>
       <c r="D52" s="6">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="E52" s="13">
-        <v>5100</v>
+        <v>850</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="4">
         <v>48</v>
       </c>
       <c r="B53" s="10" t="s">
         <v>101</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>102</v>
       </c>
       <c r="D53" s="6">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="E53" s="13">
-        <v>8700</v>
+        <v>850</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="4">
         <v>49</v>
       </c>
       <c r="B54" s="10" t="s">
         <v>103</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>104</v>
       </c>
       <c r="D54" s="6">
-        <v>10</v>
+        <v>99</v>
       </c>
       <c r="E54" s="13">
-        <v>8700</v>
+        <v>900</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="4">
         <v>50</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>105</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>106</v>
       </c>
       <c r="D55" s="6">
         <v>99</v>
       </c>
       <c r="E55" s="13">
-        <v>850</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="4">
         <v>51</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>107</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>108</v>
       </c>
       <c r="D56" s="6">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="E56" s="13">
-        <v>850</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="4">
         <v>52</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>109</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>110</v>
       </c>
       <c r="D57" s="6">
         <v>99</v>
       </c>
       <c r="E57" s="13">
-        <v>900</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="4">
         <v>53</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>111</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>112</v>
       </c>
       <c r="D58" s="6">
         <v>99</v>
       </c>
       <c r="E58" s="13">
-        <v>1700</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="4">
         <v>54</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>113</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>114</v>
       </c>
       <c r="D59" s="6">
         <v>99</v>
       </c>
       <c r="E59" s="13">
-        <v>1700</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="4">
         <v>55</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>115</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>116</v>
       </c>
       <c r="D60" s="6">
         <v>99</v>
       </c>
       <c r="E60" s="13">
-        <v>1200</v>
+        <v>4100</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="4">
         <v>56</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>117</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>118</v>
       </c>
       <c r="D61" s="6">
         <v>99</v>
       </c>
       <c r="E61" s="13">
-        <v>1200</v>
+        <v>4600</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="4">
         <v>57</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>119</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>120</v>
       </c>
       <c r="D62" s="6">
         <v>99</v>
       </c>
       <c r="E62" s="13">
-        <v>1200</v>
+        <v>4800</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="4">
         <v>58</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>121</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>122</v>
       </c>
       <c r="D63" s="6">
         <v>99</v>
       </c>
       <c r="E63" s="13">
-        <v>4100</v>
+        <v>8900</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="4">
         <v>59</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>123</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D64" s="6">
         <v>99</v>
       </c>
       <c r="E64" s="13">
-        <v>4600</v>
+        <v>450</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="4">
         <v>60</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>125</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>126</v>
       </c>
       <c r="D65" s="6">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="E65" s="13">
-        <v>4800</v>
+        <v>450</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="4">
         <v>61</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>127</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>128</v>
       </c>
       <c r="D66" s="6">
         <v>99</v>
       </c>
       <c r="E66" s="13">
-        <v>8900</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="4">
         <v>62</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>129</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D67" s="6">
         <v>99</v>
       </c>
       <c r="E67" s="13">
-        <v>450</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="4">
         <v>63</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>131</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>132</v>
       </c>
       <c r="D68" s="6">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="E68" s="13">
-        <v>450</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="4">
         <v>64</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>133</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>134</v>
       </c>
       <c r="D69" s="6">
         <v>99</v>
       </c>
       <c r="E69" s="13">
-        <v>1200</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="4">
         <v>65</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>135</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D70" s="6">
         <v>99</v>
       </c>
       <c r="E70" s="13">
-        <v>1200</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="4">
         <v>66</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>137</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>138</v>
       </c>
       <c r="D71" s="6">
         <v>99</v>
       </c>
       <c r="E71" s="13">
-        <v>1200</v>
+        <v>650</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="4">
         <v>67</v>
       </c>
       <c r="B72" s="10" t="s">
         <v>139</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D72" s="6">
         <v>99</v>
       </c>
       <c r="E72" s="13">
-        <v>2800</v>
+        <v>650</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="4">
         <v>68</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>141</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>142</v>
       </c>
       <c r="D73" s="6">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="E73" s="13">
-        <v>1900</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="4">
         <v>69</v>
       </c>
       <c r="B74" s="10" t="s">
         <v>143</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>144</v>
       </c>
       <c r="D74" s="6">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="E74" s="13">
-        <v>650</v>
+        <v>5400</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="4">
         <v>70</v>
       </c>
       <c r="B75" s="10" t="s">
         <v>145</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>146</v>
       </c>
       <c r="D75" s="6">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="E75" s="13">
-        <v>650</v>
+        <v>12000</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="4">
         <v>71</v>
       </c>
       <c r="B76" s="10" t="s">
         <v>147</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>148</v>
       </c>
       <c r="D76" s="6">
         <v>0</v>
       </c>
       <c r="E76" s="13">
-        <v>3600</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="4">
         <v>72</v>
       </c>
       <c r="B77" s="10" t="s">
         <v>149</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>150</v>
       </c>
       <c r="D77" s="6">
         <v>0</v>
       </c>
       <c r="E77" s="13">
-        <v>5400</v>
+        <v>900</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="4">
         <v>73</v>
       </c>
       <c r="B78" s="10" t="s">
         <v>151</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>152</v>
       </c>
       <c r="D78" s="6">
         <v>0</v>
       </c>
       <c r="E78" s="13">
-        <v>12000</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="4">
         <v>74</v>
       </c>
       <c r="B79" s="10" t="s">
         <v>153</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>154</v>
       </c>
       <c r="D79" s="6">
         <v>0</v>
       </c>
       <c r="E79" s="13">
-        <v>1150</v>
+        <v>2150</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="4">
         <v>75</v>
       </c>
       <c r="B80" s="10" t="s">
         <v>155</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>156</v>
       </c>
       <c r="D80" s="6">
         <v>0</v>
       </c>
       <c r="E80" s="13">
-        <v>900</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="4">
         <v>76</v>
       </c>
       <c r="B81" s="10" t="s">
         <v>157</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>158</v>
       </c>
       <c r="D81" s="6">
         <v>99</v>
       </c>
       <c r="E81" s="13">
-        <v>3850</v>
+        <v>38580</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="4">
         <v>77</v>
       </c>
       <c r="B82" s="10" t="s">
         <v>159</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>160</v>
       </c>
       <c r="D82" s="6">
         <v>99</v>
       </c>
       <c r="E82" s="13">
-        <v>2150</v>
+        <v>590</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="4">
         <v>78</v>
       </c>
       <c r="B83" s="10" t="s">
         <v>161</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>162</v>
       </c>
       <c r="D83" s="6">
         <v>0</v>
       </c>
       <c r="E83" s="13">
-        <v>1125</v>
+        <v>3700</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" s="4">
         <v>79</v>
       </c>
       <c r="B84" s="10" t="s">
         <v>163</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>164</v>
       </c>
       <c r="D84" s="6">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="E84" s="13">
-        <v>34300</v>
+        <v>2240</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="4">
         <v>80</v>
       </c>
       <c r="B85" s="10" t="s">
         <v>165</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>166</v>
       </c>
       <c r="D85" s="6">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="E85" s="13">
-        <v>800</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="4">
         <v>81</v>
       </c>
       <c r="B86" s="10" t="s">
         <v>167</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>168</v>
       </c>
       <c r="D86" s="6">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="E86" s="13">
-        <v>3700</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="4">
         <v>82</v>
       </c>
       <c r="B87" s="10" t="s">
         <v>169</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>170</v>
       </c>
       <c r="D87" s="6">
         <v>99</v>
       </c>
       <c r="E87" s="13">
-        <v>2050</v>
+        <v>680</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="4">
         <v>83</v>
       </c>
       <c r="B88" s="10" t="s">
         <v>171</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D88" s="6">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="E88" s="13">
-        <v>1700</v>
+        <v>530</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="4">
         <v>84</v>
       </c>
       <c r="B89" s="10" t="s">
         <v>173</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D89" s="6">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="E89" s="13">
-        <v>800</v>
+        <v>420</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="4">
         <v>85</v>
       </c>
       <c r="B90" s="10" t="s">
         <v>175</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>176</v>
       </c>
       <c r="D90" s="6">
         <v>99</v>
       </c>
       <c r="E90" s="13">
-        <v>1700</v>
+        <v>420</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="4">
         <v>86</v>
       </c>
       <c r="B91" s="10" t="s">
         <v>177</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D91" s="6">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="E91" s="13">
-        <v>1200</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="4">
         <v>87</v>
       </c>
       <c r="B92" s="10" t="s">
         <v>179</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>180</v>
       </c>
       <c r="D92" s="6">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="E92" s="13">
-        <v>1200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="4">
         <v>88</v>
       </c>
       <c r="B93" s="10" t="s">
         <v>181</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D93" s="6">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="E93" s="13">
-        <v>500</v>
+        <v>630</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="4">
         <v>89</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>183</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>184</v>
       </c>
       <c r="D94" s="6">
         <v>99</v>
       </c>
       <c r="E94" s="13">
-        <v>500</v>
+        <v>710</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="4">
         <v>90</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>185</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>186</v>
       </c>
       <c r="D95" s="6">
         <v>99</v>
       </c>
       <c r="E95" s="13">
-        <v>500</v>
+        <v>525</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" s="4">
         <v>91</v>
       </c>
       <c r="B96" s="10" t="s">
         <v>187</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>188</v>
       </c>
       <c r="D96" s="6">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="E96" s="13">
-        <v>1500</v>
+        <v>680</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="4">
         <v>92</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>189</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>190</v>
       </c>
       <c r="D97" s="6">
         <v>0</v>
       </c>
       <c r="E97" s="13">
-        <v>1200</v>
+        <v>680</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="4">
         <v>93</v>
       </c>
       <c r="B98" s="10" t="s">
         <v>191</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>192</v>
       </c>
       <c r="D98" s="6">
         <v>0</v>
       </c>
       <c r="E98" s="13">
-        <v>1200</v>
+        <v>560</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="4">
         <v>94</v>
       </c>
       <c r="B99" s="10" t="s">
         <v>193</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>194</v>
       </c>
       <c r="D99" s="6">
         <v>99</v>
       </c>
       <c r="E99" s="13">
-        <v>1200</v>
+        <v>910</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="4">
         <v>95</v>
       </c>
       <c r="B100" s="10" t="s">
         <v>195</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>196</v>
       </c>
       <c r="D100" s="6">
         <v>99</v>
       </c>
       <c r="E100" s="13">
-        <v>1200</v>
+        <v>960</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="4">
         <v>96</v>
       </c>
       <c r="B101" s="10" t="s">
         <v>197</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>198</v>
       </c>
       <c r="D101" s="6">
         <v>99</v>
       </c>
       <c r="E101" s="13">
-        <v>1200</v>
+        <v>10590</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="4">
         <v>97</v>
       </c>
       <c r="B102" s="10" t="s">
         <v>199</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D102" s="6">
         <v>0</v>
       </c>
       <c r="E102" s="13">
-        <v>1200</v>
+        <v>3560</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="4">
         <v>98</v>
       </c>
       <c r="B103" s="10" t="s">
         <v>201</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>202</v>
       </c>
       <c r="D103" s="6">
         <v>99</v>
       </c>
       <c r="E103" s="13">
-        <v>1200</v>
+        <v>9370</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="4">
         <v>99</v>
       </c>
       <c r="B104" s="10" t="s">
         <v>203</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>204</v>
       </c>
       <c r="D104" s="6">
         <v>99</v>
       </c>
       <c r="E104" s="13">
-        <v>1100</v>
+        <v>9370</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="4">
         <v>100</v>
       </c>
       <c r="B105" s="10" t="s">
         <v>205</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>206</v>
       </c>
       <c r="D105" s="6">
         <v>99</v>
       </c>
       <c r="E105" s="13">
-        <v>1300</v>
+        <v>7070</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="4">
         <v>101</v>
       </c>
       <c r="B106" s="10" t="s">
         <v>207</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>208</v>
       </c>
       <c r="D106" s="6">
         <v>99</v>
       </c>
       <c r="E106" s="13">
-        <v>10590</v>
+        <v>7070</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="4">
         <v>102</v>
       </c>
       <c r="B107" s="10" t="s">
         <v>209</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>210</v>
       </c>
       <c r="D107" s="6">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="E107" s="13">
-        <v>3000</v>
+        <v>5095</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" s="4">
         <v>103</v>
       </c>
       <c r="B108" s="10" t="s">
         <v>211</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>212</v>
       </c>
       <c r="D108" s="6">
         <v>99</v>
       </c>
       <c r="E108" s="13">
-        <v>9370</v>
+        <v>5595</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" s="4">
         <v>104</v>
       </c>
       <c r="B109" s="10" t="s">
         <v>213</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>214</v>
       </c>
       <c r="D109" s="6">
         <v>99</v>
       </c>
       <c r="E109" s="13">
-        <v>9370</v>
+        <v>5095</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" s="4">
         <v>105</v>
       </c>
       <c r="B110" s="10" t="s">
         <v>215</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>216</v>
       </c>
       <c r="D110" s="6">
         <v>99</v>
       </c>
       <c r="E110" s="13">
-        <v>7070</v>
+        <v>5595</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" s="4">
         <v>106</v>
       </c>
       <c r="B111" s="10" t="s">
         <v>217</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>218</v>
       </c>
       <c r="D111" s="6">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="E111" s="13">
-        <v>7070</v>
+        <v>494</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" s="4">
         <v>107</v>
       </c>
       <c r="B112" s="10" t="s">
         <v>219</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>220</v>
       </c>
       <c r="D112" s="6">
         <v>99</v>
       </c>
       <c r="E112" s="13">
-        <v>5095</v>
+        <v>605</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" s="4">
         <v>108</v>
       </c>
       <c r="B113" s="10" t="s">
         <v>221</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>222</v>
       </c>
       <c r="D113" s="6">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="E113" s="13">
-        <v>5595</v>
+        <v>110</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" s="4">
         <v>109</v>
       </c>
       <c r="B114" s="10" t="s">
         <v>223</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>224</v>
       </c>
       <c r="D114" s="6">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="E114" s="13">
-        <v>5095</v>
+        <v>330</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="4">
         <v>110</v>
       </c>
       <c r="B115" s="10" t="s">
         <v>225</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>226</v>
       </c>
       <c r="D115" s="6">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="E115" s="13">
-        <v>5595</v>
+        <v>4700</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="4">
         <v>111</v>
       </c>
       <c r="B116" s="10" t="s">
         <v>227</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>228</v>
       </c>
       <c r="D116" s="6">
         <v>0</v>
       </c>
       <c r="E116" s="13">
-        <v>500</v>
+        <v>5090</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="4">
         <v>112</v>
       </c>
       <c r="B117" s="10" t="s">
         <v>229</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>230</v>
       </c>
       <c r="D117" s="6">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="E117" s="13">
-        <v>550</v>
+        <v>540</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" s="4">
         <v>113</v>
       </c>
       <c r="B118" s="10" t="s">
         <v>231</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>232</v>
       </c>
       <c r="D118" s="6">
         <v>0</v>
       </c>
       <c r="E118" s="13">
-        <v>350</v>
+        <v>555</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" s="4">
         <v>114</v>
       </c>
       <c r="B119" s="10" t="s">
         <v>233</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>234</v>
       </c>
       <c r="D119" s="6">
         <v>0</v>
       </c>
       <c r="E119" s="13">
-        <v>450</v>
+        <v>535</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" s="4">
         <v>115</v>
       </c>
       <c r="B120" s="10" t="s">
         <v>235</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>236</v>
       </c>
       <c r="D120" s="6">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="E120" s="13">
-        <v>4700</v>
+        <v>6610</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" s="4">
         <v>116</v>
       </c>
       <c r="B121" s="10" t="s">
         <v>237</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>238</v>
       </c>
       <c r="D121" s="6">
         <v>0</v>
       </c>
       <c r="E121" s="13">
-        <v>5090</v>
+        <v>7025</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" s="4">
         <v>117</v>
       </c>
       <c r="B122" s="10" t="s">
         <v>239</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>240</v>
       </c>
       <c r="D122" s="6">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="E122" s="13">
-        <v>850</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" s="4">
         <v>118</v>
       </c>
       <c r="B123" s="10" t="s">
         <v>241</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>242</v>
       </c>
       <c r="D123" s="6">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="E123" s="13">
-        <v>1200</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" s="4">
         <v>119</v>
       </c>
       <c r="B124" s="10" t="s">
         <v>243</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>244</v>
       </c>
       <c r="D124" s="6">
         <v>99</v>
       </c>
       <c r="E124" s="13">
-        <v>1200</v>
+        <v>999</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" s="4">
         <v>120</v>
       </c>
       <c r="B125" s="10" t="s">
         <v>245</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>246</v>
       </c>
       <c r="D125" s="6">
         <v>99</v>
       </c>
       <c r="E125" s="13">
-        <v>4435</v>
+        <v>999</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" s="4">
         <v>121</v>
       </c>
       <c r="B126" s="10" t="s">
         <v>247</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>248</v>
       </c>
       <c r="D126" s="6">
         <v>99</v>
       </c>
       <c r="E126" s="13">
-        <v>1310</v>
+        <v>990</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" s="4">
         <v>122</v>
       </c>
       <c r="B127" s="10" t="s">
         <v>249</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>250</v>
       </c>
       <c r="D127" s="6">
         <v>99</v>
       </c>
       <c r="E127" s="13">
-        <v>5550</v>
+        <v>600</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" s="4">
         <v>123</v>
       </c>
       <c r="B128" s="10" t="s">
         <v>251</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>252</v>
       </c>
       <c r="D128" s="6">
         <v>99</v>
       </c>
       <c r="E128" s="13">
-        <v>5950</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" s="4">
         <v>124</v>
       </c>
       <c r="B129" s="10" t="s">
         <v>253</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>254</v>
       </c>
       <c r="D129" s="6">
         <v>99</v>
       </c>
       <c r="E129" s="13">
-        <v>1150</v>
+        <v>2880</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" s="4">
         <v>125</v>
       </c>
       <c r="B130" s="10" t="s">
         <v>255</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>256</v>
       </c>
       <c r="D130" s="6">
         <v>99</v>
       </c>
       <c r="E130" s="13">
-        <v>1099</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" s="4">
         <v>126</v>
       </c>
       <c r="B131" s="10" t="s">
         <v>257</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>258</v>
       </c>
       <c r="D131" s="6">
         <v>99</v>
       </c>
       <c r="E131" s="13">
-        <v>999</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" s="4">
         <v>127</v>
       </c>
       <c r="B132" s="10" t="s">
         <v>259</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>260</v>
       </c>
       <c r="D132" s="6">
         <v>99</v>
       </c>
       <c r="E132" s="13">
-        <v>999</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" s="4">
         <v>128</v>
       </c>
       <c r="B133" s="10" t="s">
         <v>261</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>262</v>
       </c>
       <c r="D133" s="6">
         <v>99</v>
       </c>
       <c r="E133" s="13">
-        <v>990</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" s="4">
         <v>129</v>
       </c>
       <c r="B134" s="10" t="s">
         <v>263</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>264</v>
       </c>
       <c r="D134" s="6">
         <v>99</v>
       </c>
       <c r="E134" s="13">
-        <v>600</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" s="4">
         <v>130</v>
       </c>
       <c r="B135" s="10" t="s">
         <v>265</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>266</v>
       </c>
       <c r="D135" s="6">
         <v>99</v>
       </c>
       <c r="E135" s="13">
-        <v>1530</v>
+        <v>3960</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" s="4">
         <v>131</v>
       </c>
       <c r="B136" s="10" t="s">
         <v>267</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>268</v>
       </c>
       <c r="D136" s="6">
         <v>99</v>
       </c>
       <c r="E136" s="13">
-        <v>2720</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" s="4">
         <v>132</v>
       </c>
       <c r="B137" s="10" t="s">
         <v>269</v>
       </c>
       <c r="C137" s="7" t="s">
         <v>270</v>
       </c>
       <c r="D137" s="6">
         <v>99</v>
       </c>
       <c r="E137" s="13">
-        <v>1530</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" s="4">
         <v>133</v>
       </c>
       <c r="B138" s="10" t="s">
         <v>271</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>272</v>
       </c>
       <c r="D138" s="6">
         <v>99</v>
       </c>
       <c r="E138" s="13">
-        <v>1530</v>
+        <v>990</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" s="4">
         <v>134</v>
       </c>
       <c r="B139" s="10" t="s">
         <v>273</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>274</v>
       </c>
       <c r="D139" s="6">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="E139" s="13">
-        <v>1280</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" s="4">
         <v>135</v>
       </c>
       <c r="B140" s="10" t="s">
         <v>275</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>276</v>
       </c>
       <c r="D140" s="6">
         <v>99</v>
       </c>
       <c r="E140" s="13">
-        <v>2550</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" s="4">
         <v>136</v>
       </c>
       <c r="B141" s="10" t="s">
         <v>277</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>278</v>
       </c>
       <c r="D141" s="6">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="E141" s="13">
-        <v>1870</v>
+        <v>525</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" s="4">
         <v>137</v>
       </c>
       <c r="B142" s="10" t="s">
         <v>279</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>280</v>
       </c>
       <c r="D142" s="6">
         <v>99</v>
       </c>
       <c r="E142" s="13">
-        <v>3740</v>
+        <v>770</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" s="4">
         <v>138</v>
       </c>
       <c r="B143" s="10" t="s">
         <v>281</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>282</v>
       </c>
       <c r="D143" s="6">
         <v>99</v>
       </c>
       <c r="E143" s="13">
-        <v>1280</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" s="4">
         <v>139</v>
       </c>
       <c r="B144" s="10" t="s">
         <v>283</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>284</v>
       </c>
       <c r="D144" s="6">
         <v>99</v>
       </c>
       <c r="E144" s="13">
-        <v>1280</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" s="4">
         <v>140</v>
       </c>
       <c r="B145" s="10" t="s">
         <v>285</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>286</v>
       </c>
       <c r="D145" s="6">
         <v>99</v>
       </c>
       <c r="E145" s="13">
-        <v>1530</v>
+        <v>2050</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" s="4">
         <v>141</v>
       </c>
       <c r="B146" s="10" t="s">
         <v>287</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>288</v>
       </c>
-      <c r="D146" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="D146" s="6"/>
       <c r="E146" s="13">
-        <v>1220</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" s="4">
         <v>142</v>
       </c>
       <c r="B147" s="10" t="s">
         <v>289</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>290</v>
       </c>
-      <c r="D147" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="D147" s="6"/>
       <c r="E147" s="13">
-        <v>1790</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" s="4">
         <v>143</v>
       </c>
       <c r="B148" s="10" t="s">
         <v>291</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>292</v>
       </c>
-      <c r="D148" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="D148" s="6"/>
       <c r="E148" s="13">
         <v>1200</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" s="4">
         <v>144</v>
       </c>
       <c r="B149" s="10" t="s">
         <v>293</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>294</v>
       </c>
-      <c r="D149" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="D149" s="6"/>
       <c r="E149" s="13">
-        <v>800</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" s="4">
         <v>145</v>
       </c>
       <c r="B150" s="10" t="s">
         <v>295</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>296</v>
       </c>
-      <c r="D150" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="D150" s="6"/>
       <c r="E150" s="13">
-        <v>1700</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" s="4">
         <v>146</v>
       </c>
       <c r="B151" s="10" t="s">
         <v>297</v>
       </c>
       <c r="C151" s="7" t="s">
         <v>298</v>
       </c>
-      <c r="D151" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="D151" s="6"/>
       <c r="E151" s="13">
-        <v>1700</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" s="4">
         <v>147</v>
       </c>
       <c r="B152" s="10" t="s">
         <v>299</v>
       </c>
       <c r="C152" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D152" s="6">
         <v>99</v>
       </c>
       <c r="E152" s="13">
-        <v>1900</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" s="4">
         <v>148</v>
       </c>
       <c r="B153" s="10" t="s">
         <v>301</v>
       </c>
       <c r="C153" s="7" t="s">
         <v>302</v>
       </c>
-      <c r="D153" s="6"/>
+      <c r="D153" s="6">
+        <v>99</v>
+      </c>
       <c r="E153" s="13">
         <v>1200</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" s="4">
         <v>149</v>
       </c>
       <c r="B154" s="10" t="s">
         <v>303</v>
       </c>
       <c r="C154" s="7" t="s">
         <v>304</v>
       </c>
-      <c r="D154" s="6"/>
+      <c r="D154" s="6">
+        <v>99</v>
+      </c>
       <c r="E154" s="13">
         <v>1200</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" s="4">
         <v>150</v>
       </c>
       <c r="B155" s="10" t="s">
         <v>305</v>
       </c>
       <c r="C155" s="7" t="s">
         <v>306</v>
       </c>
-      <c r="D155" s="6"/>
+      <c r="D155" s="6">
+        <v>99</v>
+      </c>
       <c r="E155" s="13">
-        <v>1200</v>
+        <v>12200</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" s="4">
         <v>151</v>
       </c>
       <c r="B156" s="10" t="s">
         <v>307</v>
       </c>
       <c r="C156" s="7" t="s">
         <v>308</v>
       </c>
-      <c r="D156" s="6"/>
+      <c r="D156" s="6">
+        <v>99</v>
+      </c>
       <c r="E156" s="13">
-        <v>1200</v>
+        <v>4070</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" s="4">
         <v>152</v>
       </c>
       <c r="B157" s="10" t="s">
         <v>309</v>
       </c>
       <c r="C157" s="7" t="s">
         <v>310</v>
       </c>
-      <c r="D157" s="6"/>
+      <c r="D157" s="6">
+        <v>99</v>
+      </c>
       <c r="E157" s="13">
-        <v>1200</v>
+        <v>31000</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" s="4">
         <v>153</v>
       </c>
       <c r="B158" s="10" t="s">
         <v>311</v>
       </c>
       <c r="C158" s="7" t="s">
         <v>312</v>
       </c>
-      <c r="D158" s="6"/>
+      <c r="D158" s="6">
+        <v>0</v>
+      </c>
       <c r="E158" s="13">
-        <v>1200</v>
+        <v>3460</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" s="4">
         <v>154</v>
       </c>
       <c r="B159" s="10" t="s">
         <v>313</v>
       </c>
       <c r="C159" s="7" t="s">
         <v>314</v>
       </c>
       <c r="D159" s="6">
-        <v>99</v>
+        <v>10</v>
       </c>
       <c r="E159" s="13">
-        <v>1200</v>
+        <v>21700</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" s="4">
         <v>155</v>
       </c>
       <c r="B160" s="10" t="s">
         <v>315</v>
       </c>
       <c r="C160" s="7" t="s">
         <v>316</v>
       </c>
       <c r="D160" s="6">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="E160" s="13">
-        <v>1200</v>
+        <v>144239</v>
       </c>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" s="4">
         <v>156</v>
       </c>
       <c r="B161" s="10" t="s">
         <v>317</v>
       </c>
       <c r="C161" s="7" t="s">
         <v>318</v>
       </c>
       <c r="D161" s="6">
         <v>99</v>
       </c>
       <c r="E161" s="13">
-        <v>1200</v>
+        <v>3280</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" s="4">
         <v>157</v>
       </c>
       <c r="B162" s="10" t="s">
         <v>319</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>320</v>
       </c>
       <c r="D162" s="6">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="E162" s="13">
-        <v>21900</v>
+        <v>89900</v>
       </c>
     </row>
     <row r="163" spans="1:5">
       <c r="A163" s="4">
         <v>158</v>
       </c>
       <c r="B163" s="10" t="s">
         <v>321</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>322</v>
       </c>
       <c r="D163" s="6">
         <v>0</v>
       </c>
       <c r="E163" s="13">
-        <v>206042</v>
+        <v>117800</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="A164" s="4">
         <v>159</v>
       </c>
       <c r="B164" s="10" t="s">
         <v>323</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>324</v>
       </c>
       <c r="D164" s="6">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="E164" s="13">
-        <v>4000</v>
+        <v>118460</v>
       </c>
     </row>
     <row r="165" spans="1:5">
       <c r="A165" s="4">
         <v>160</v>
       </c>
       <c r="B165" s="10" t="s">
         <v>325</v>
       </c>
       <c r="C165" s="7" t="s">
         <v>326</v>
       </c>
       <c r="D165" s="6">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="E165" s="13">
-        <v>59100</v>
+        <v>108670</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="A166" s="4">
         <v>161</v>
       </c>
       <c r="B166" s="10" t="s">
         <v>327</v>
       </c>
       <c r="C166" s="7" t="s">
         <v>328</v>
       </c>
       <c r="D166" s="6">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="E166" s="13">
-        <v>3250</v>
+        <v>107000</v>
       </c>
     </row>
     <row r="167" spans="1:5">
       <c r="A167" s="4">
         <v>162</v>
       </c>
       <c r="B167" s="10" t="s">
         <v>329</v>
       </c>
       <c r="C167" s="7" t="s">
         <v>330</v>
       </c>
       <c r="D167" s="6">
         <v>0</v>
       </c>
       <c r="E167" s="13">
-        <v>49500</v>
+        <v>75040</v>
       </c>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" s="4">
         <v>163</v>
       </c>
       <c r="B168" s="10" t="s">
         <v>331</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>332</v>
       </c>
       <c r="D168" s="6">
         <v>0</v>
       </c>
       <c r="E168" s="13">
-        <v>144239</v>
+        <v>850</v>
       </c>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" s="4">
         <v>164</v>
       </c>
       <c r="B169" s="10" t="s">
         <v>333</v>
       </c>
       <c r="C169" s="7" t="s">
         <v>334</v>
       </c>
       <c r="D169" s="6">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="E169" s="13">
-        <v>3250</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="170" spans="1:5">
       <c r="A170" s="4">
         <v>165</v>
       </c>
       <c r="B170" s="10" t="s">
         <v>335</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>336</v>
       </c>
       <c r="D170" s="6">
         <v>0</v>
       </c>
       <c r="E170" s="13">
-        <v>89900</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" s="4">
         <v>166</v>
       </c>
       <c r="B171" s="10" t="s">
         <v>337</v>
       </c>
       <c r="C171" s="7" t="s">
         <v>338</v>
       </c>
       <c r="D171" s="6">
         <v>0</v>
       </c>
       <c r="E171" s="13">
-        <v>124000</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" s="4">
         <v>167</v>
       </c>
       <c r="B172" s="10" t="s">
         <v>339</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>340</v>
       </c>
       <c r="D172" s="6">
         <v>0</v>
       </c>
       <c r="E172" s="13">
-        <v>117000</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" s="4">
         <v>168</v>
       </c>
       <c r="B173" s="10" t="s">
         <v>341</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>342</v>
       </c>
       <c r="D173" s="6">
         <v>0</v>
       </c>
       <c r="E173" s="13">
-        <v>101966</v>
+        <v>85500</v>
       </c>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" s="4">
         <v>169</v>
       </c>
       <c r="B174" s="10" t="s">
         <v>343</v>
       </c>
       <c r="C174" s="7" t="s">
         <v>344</v>
       </c>
       <c r="D174" s="6">
         <v>0</v>
       </c>
       <c r="E174" s="13">
-        <v>107000</v>
+        <v>67350</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" s="4">
         <v>170</v>
       </c>
       <c r="B175" s="10" t="s">
         <v>345</v>
       </c>
       <c r="C175" s="7" t="s">
         <v>346</v>
       </c>
       <c r="D175" s="6">
         <v>0</v>
       </c>
       <c r="E175" s="13">
-        <v>70416</v>
+        <v>850</v>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" s="4">
         <v>171</v>
       </c>
       <c r="B176" s="10" t="s">
         <v>347</v>
       </c>
       <c r="C176" s="7" t="s">
         <v>348</v>
       </c>
       <c r="D176" s="6">
         <v>0</v>
       </c>
       <c r="E176" s="13">
-        <v>850</v>
+        <v>67340</v>
       </c>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" s="4">
         <v>172</v>
       </c>
       <c r="B177" s="10" t="s">
         <v>349</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>350</v>
       </c>
       <c r="D177" s="6">
         <v>0</v>
       </c>
       <c r="E177" s="13">
-        <v>1750</v>
+        <v>55293</v>
       </c>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" s="4">
         <v>173</v>
       </c>
       <c r="B178" s="10" t="s">
         <v>351</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>352</v>
       </c>
       <c r="D178" s="6">
         <v>0</v>
       </c>
       <c r="E178" s="13">
-        <v>1450</v>
+        <v>56500</v>
       </c>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" s="4">
         <v>174</v>
       </c>
       <c r="B179" s="10" t="s">
         <v>353</v>
       </c>
       <c r="C179" s="7" t="s">
         <v>354</v>
       </c>
       <c r="D179" s="6">
         <v>0</v>
       </c>
       <c r="E179" s="13">
-        <v>1800</v>
+        <v>28000</v>
       </c>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" s="4">
         <v>175</v>
       </c>
       <c r="B180" s="10" t="s">
         <v>355</v>
       </c>
       <c r="C180" s="7" t="s">
         <v>356</v>
       </c>
       <c r="D180" s="6">
         <v>0</v>
       </c>
       <c r="E180" s="13">
-        <v>1700</v>
+        <v>24686</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" s="4">
         <v>176</v>
       </c>
       <c r="B181" s="10" t="s">
         <v>357</v>
       </c>
       <c r="C181" s="7" t="s">
         <v>358</v>
       </c>
       <c r="D181" s="6">
         <v>0</v>
       </c>
       <c r="E181" s="13">
-        <v>90000</v>
+        <v>19079</v>
       </c>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" s="4">
         <v>177</v>
       </c>
       <c r="B182" s="10" t="s">
         <v>359</v>
       </c>
       <c r="C182" s="7" t="s">
         <v>360</v>
       </c>
       <c r="D182" s="6">
         <v>0</v>
       </c>
       <c r="E182" s="13">
-        <v>63189</v>
+        <v>13419</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" s="4">
         <v>178</v>
       </c>
       <c r="B183" s="10" t="s">
         <v>361</v>
       </c>
       <c r="C183" s="7" t="s">
         <v>362</v>
       </c>
       <c r="D183" s="6">
         <v>0</v>
       </c>
       <c r="E183" s="13">
-        <v>850</v>
+        <v>7990</v>
       </c>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" s="4">
         <v>179</v>
       </c>
       <c r="B184" s="10" t="s">
         <v>363</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>364</v>
       </c>
       <c r="D184" s="6">
         <v>0</v>
       </c>
       <c r="E184" s="13">
-        <v>66500</v>
+        <v>10868</v>
       </c>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" s="4">
         <v>180</v>
       </c>
       <c r="B185" s="10" t="s">
         <v>365</v>
       </c>
       <c r="C185" s="7" t="s">
         <v>366</v>
       </c>
       <c r="D185" s="6">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="E185" s="13">
-        <v>55293</v>
+        <v>12500</v>
       </c>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" s="4">
         <v>181</v>
       </c>
       <c r="B186" s="10" t="s">
         <v>367</v>
       </c>
       <c r="C186" s="7" t="s">
         <v>368</v>
       </c>
       <c r="D186" s="6">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="E186" s="13">
-        <v>56500</v>
+        <v>4610</v>
       </c>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" s="4">
         <v>182</v>
       </c>
       <c r="B187" s="10" t="s">
         <v>369</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>370</v>
       </c>
       <c r="D187" s="6">
         <v>0</v>
       </c>
       <c r="E187" s="13">
-        <v>28000</v>
+        <v>39030</v>
       </c>
     </row>
     <row r="188" spans="1:5">
-      <c r="A188" s="4">
-[...2 lines deleted...]
-      <c r="B188" s="10" t="s">
+      <c r="A188" s="5" t="s">
         <v>371</v>
       </c>
-      <c r="C188" s="7" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B188" s="6"/>
+      <c r="C188" s="7"/>
+      <c r="D188" s="6"/>
+      <c r="E188" s="13"/>
     </row>
     <row r="189" spans="1:5">
-      <c r="A189" s="4">
-[...12 lines deleted...]
-        <v>19079</v>
+      <c r="A189" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B189" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C189" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D189" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E189" s="14" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" s="4">
-        <v>185</v>
-[...3 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="B190" s="10"/>
       <c r="C190" s="7" t="s">
-        <v>376</v>
-[...3 lines deleted...]
-      </c>
+        <v>372</v>
+      </c>
+      <c r="D190" s="6"/>
       <c r="E190" s="13">
-        <v>13419</v>
+        <v>800</v>
       </c>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" s="4">
-        <v>186</v>
-[...3 lines deleted...]
-      </c>
+        <v>2</v>
+      </c>
+      <c r="B191" s="10"/>
       <c r="C191" s="7" t="s">
-        <v>378</v>
-[...3 lines deleted...]
-      </c>
+        <v>373</v>
+      </c>
+      <c r="D191" s="6"/>
       <c r="E191" s="13">
-        <v>7990</v>
+        <v>800</v>
       </c>
     </row>
     <row r="192" spans="1:5">
-      <c r="A192" s="4">
-[...13 lines deleted...]
-      </c>
+      <c r="A192" s="5" t="s">
+        <v>374</v>
+      </c>
+      <c r="B192" s="6"/>
+      <c r="C192" s="7"/>
+      <c r="D192" s="6"/>
+      <c r="E192" s="13"/>
     </row>
     <row r="193" spans="1:5">
-      <c r="A193" s="4">
-[...12 lines deleted...]
-        <v>3959</v>
+      <c r="A193" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B193" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="C193" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D193" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E193" s="14" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" s="4">
-        <v>189</v>
+        <v>1</v>
       </c>
       <c r="B194" s="10" t="s">
-        <v>383</v>
+        <v>375</v>
       </c>
       <c r="C194" s="7" t="s">
-        <v>384</v>
+        <v>376</v>
       </c>
       <c r="D194" s="6">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="E194" s="13">
-        <v>9500</v>
+        <v>194750</v>
       </c>
     </row>
     <row r="195" spans="1:5">
-      <c r="A195" s="4">
-[...149 lines deleted...]
-      <c r="E205" s="13"/>
+      <c r="A195" s="4"/>
+      <c r="B195" s="6"/>
+      <c r="C195" s="7"/>
+      <c r="D195" s="6"/>
+      <c r="E195" s="13"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A4:E4"/>
-    <mergeCell ref="A198:E198"/>
-    <mergeCell ref="A202:E202"/>
+    <mergeCell ref="A188:E188"/>
+    <mergeCell ref="A192:E192"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>